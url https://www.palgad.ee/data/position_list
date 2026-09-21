--- v6 (2026-08-03)
+++ v7 (2026-09-21)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2765">
   <si>
     <t>www.palgad.ee</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ee</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ee</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ee</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administratiivtöö</t>
   </si>