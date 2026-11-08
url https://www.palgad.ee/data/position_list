--- v7 (2026-09-21)
+++ v8 (2026-11-08)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2765">
   <si>
     <t>www.palgad.ee</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>11/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ee</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ee</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ee</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administratiivtöö</t>
   </si>
@@ -14826,51 +14826,51 @@
   </si>
   <si>
     <t>Maajuht</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Vastutus ettevõtte välisriigi filiaali juhtimise, korraldamise ja ettevõtte nimel tegutsemise eest (emaettevõtte volituse alusel). 
 * Vastutus kindlaksmääratud finantsplaani jooksva rakendamise ja täitmise eest. 
 * Protsessi vastavuse kontrollimine ettevõttes. 
 * Ettevõtte lühiajalise ja pikaajalise strateegia kavandamine. 
 * Uute kasumi teenimise võimaluste kavandamine ja kinnitamine. 
 * Ettevõtte esindamine olulistel ärikohtumistel ja läbirääkimistel. 
 * Suhtlemine ettevõtte juhtkonna liikmete ja teiste osakondadega. 
 * Regulaarsete aruannete täitmine ja saatmine emaettevõttele.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Majandus- ja finantsjuht</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Vastutus ettevõtte majandusosakonna sujuva juhtimise eest. 
 * Ettevõtte kogu finantstegevuse kavandamine, haldamine ja jälgimine. 
 * Alluvate juhtimine, koordineerimine, motiveerimine ja hindamine. 
 * Eelarve, prognooside ja finantsplaani koostamine. 
 * Ettevõtte rahavoo juhtimine ja jälgimine. 
 * Suhtlemine äriliste finantsasutuste, audiitorite, maksuametitega jne. 
 * Aruannete täitmine ja nende tutvustamine ettevõtte omanikele.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>